--- v0 (2025-10-26)
+++ v1 (2026-06-28)
@@ -2,61 +2,61 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="7D57DB0A" w14:textId="77777777" w:rsidR="00055693" w:rsidRPr="009C4638" w:rsidRDefault="00055693" w:rsidP="00055693">
       <w:pPr>
         <w:pStyle w:val="TitleofPaper"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D86EF7B" wp14:editId="7C9E1586">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>28575</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6047740" cy="590550"/>
                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -72,533 +72,331 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="C0C0C0"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3B3041AA" w14:textId="33EB5DC8" w:rsidR="00055693" w:rsidRDefault="001A6295" w:rsidP="00055693">
+                          <w:p w14:paraId="3B3041AA" w14:textId="396402BD" w:rsidR="00055693" w:rsidRDefault="001A6295" w:rsidP="00055693">
                             <w:pPr>
                               <w:pStyle w:val="Topspaceforeditor"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="007C18AD">
+                            <w:r w:rsidR="00CE3F73">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>8</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>th</w:t>
                             </w:r>
                             <w:r w:rsidR="00055693" w:rsidRPr="000540CA">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00055693" w:rsidRPr="00B56ABF">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Interna</w:t>
                             </w:r>
                             <w:r w:rsidR="00055693">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">tional Conference on Humanities and </w:t>
                             </w:r>
                             <w:r w:rsidR="00055693" w:rsidRPr="00B56ABF">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Social Sciences,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 1</w:t>
                             </w:r>
-                            <w:r w:rsidR="007C18AD">
+                            <w:r w:rsidR="00CE3F73">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>8</w:t>
                             </w:r>
                             <w:r w:rsidR="00055693" w:rsidRPr="00B86509">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>th</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ICHiSS 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B2446B">
+                            <w:r w:rsidR="00CE3F73">
                               <w:rPr>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4553F7DD" w14:textId="538B3941" w:rsidR="00055693" w:rsidRDefault="00262399" w:rsidP="00055693">
+                          <w:p w14:paraId="4553F7DD" w14:textId="14102EFF" w:rsidR="00055693" w:rsidRDefault="00CE3F73" w:rsidP="00055693">
                             <w:pPr>
                               <w:pStyle w:val="Topspaceforeditor"/>
                               <w:wordWrap w:val="0"/>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>21</w:t>
+                              <w:t>15 Sept</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00262399">
-[...18 lines deleted...]
-                            <w:r w:rsidR="00AD03BA">
+                            <w:r w:rsidR="001A6295">
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">4 </w:t>
-[...81 lines deleted...]
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4158C2B6" w14:textId="77777777" w:rsidR="00055693" w:rsidRPr="00E02EB0" w:rsidRDefault="00055693" w:rsidP="00055693">
                             <w:pPr>
                               <w:pStyle w:val="Topspaceforeditor"/>
                               <w:wordWrap w:val="0"/>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:i/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Theme:…………………………………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3D86EF7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:2.25pt;width:476.2pt;height:46.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4Ubj43wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkmY14hRdiw4D&#10;ugvQ7QNkWYqN2aJGKrGzrx8lp2m2vQ17ESSSPjznkN7cjH0nDgapBVfK+SyXwjgNdet2pfz29eHN&#10;WykoKFerDpwp5dGQvNm+frUZfGEW0EBXGxQM4qgYfCmbEHyRZaQb0yuagTeOkxawV4GfuMtqVAOj&#10;9122yPOrbACsPYI2RBy9n5Jym/CtNTp8tpZMEF0pmVtIJ6azime23ahih8o3rT7RUP/Aolet46Zn&#10;qHsVlNhj+xdU32oEAhtmGvoMrG21SRpYzTz/Q81To7xJWtgc8meb6P/B6k+HJ/8FRRjfwcgDTCLI&#10;P4L+TsLBXaPcztwiwtAYVXPjebQsGzwVp0+j1VRQBKmGj1DzkNU+QAIaLfbRFdYpGJ0HcDybbsYg&#10;NAev8uV6veSU5tzqOl+t0lQyVTx/7ZHCewO9iJdSIg81oavDI4XIRhXPJbGZg4e269JgO/dbgAtj&#10;JLGPhCfqYaxGro4qKqiPrANh2hPea740gD+lGHhHSkk/9gqNFN0Hx15cz5eReEiP5Wq94AdeZqrL&#10;jHKaoUoZpJiud2FaxL3Hdtdwp8l9B7fsn22TtBdWJ968B0nxaWfjol2+U9XLn7X9BQAA//8DAFBL&#10;AwQUAAYACAAAACEAvTfVENsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KgDNG0JcaqKBsS1Be5OsiRR7XUUb9vA17Oc4LajGc28zdeTd+qEY+wDGbidJaCQ6tD01Bp4f3u+&#10;WYGKbKmxLhAa+MII6+LyIrdZE860w9OeWyUlFDNroGMeMq1j3aG3cRYGJPE+w+gtixxb3Yz2LOXe&#10;6bskWWhve5KFzg741GF92B+9geXrpizvefqotpG/2W0PevdSGnN9NW0eQTFO/BeGX3xBh0KYqnCk&#10;JipnYCGfsIF5Ckrch3Q1B1XJsUxBF7n+j1/8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APhRuPjfAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAL031RDbAAAABgEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f" strokecolor="silver">
+              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:2.25pt;width:476.2pt;height:46.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLLQbhtwIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8ToCt2V1Q2CiBpaqU&#10;XqSkH+AFs1gFm9rehbTqv3ds9pbkpWoLErI94zNnZg5zfTN2LdozpbkUKQ6vAoyYKGXFxTbFXx8L&#10;b4mRNlRUtJWCpfiJaXyzevvmeugTNpONbCumEIAInQx9ihtj+sT3ddmwjuor2TMBxlqqjhrYqq1f&#10;KToAetf6syCY+4NUVa9kybSG03wy4pXDr2tWms91rZlBbYqBm3Ff5b4b+/VX1zTZKto3vDzQoH/B&#10;oqNcQNATVE4NRTvFX0F1vFRSy9pclbLzZV3zkrkcIJsweJHNQ0N75nKB4uj+VCb9/2DLT/svCvEK&#10;eoeRoB206JGNBt3JEc1tdYZeJ+D00IObGeHYetpMdX8vy28aCZk1VGzZrVJyaBitgF1ob/oXVycc&#10;bUE2w0dZQRi6M9IBjbXqLCAUAwE6dOnp1BlLpYTDeUAWCwKmEmxRHESRa51Pk+PtXmnznskO2UWK&#10;FXTeodP9vTaWDU2OLjaYkAVvW9f9Vjw7AMfpBGLDVWuzLFwzf8ZBvF6ul8Qjs/naI0Gee7dFRrx5&#10;ES6i/F2eZXn4y8YNSdLwqmLChjkKKyR/1riDxCdJnKSlZcsrC2cpabXdZK1CewrCLtzjag6Ws5v/&#10;nIYrAuTyIqVwRoK7WewV8+XCIwWJvHgRLL0gjO9iqHtM8uJ5SvdcsH9PCQ0pjqNZNInpTPpFbllg&#10;39e50aTjBkZHy7sULwP7WCeaWAmuReXWhvJ2Wl+UwtI/lwLafWy0E6zV6KRWM25GQLEq3sjqCaSr&#10;JCgLRAjzDhaNVD8wGmB2pFh/31HFMGo/CJB/HBKrVeM2JFrMYKMuLZtLCxUlQKXYYDQtMzMNqF2v&#10;+LaBSNMPJ+Qt/DI1d2o+szr8aDAfXFKHWWYH0OXeeZ0n7uo3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;vTfVENsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgDNG0JcaqKBsS1&#10;Be5OsiRR7XUUb9vA17Oc4LajGc28zdeTd+qEY+wDGbidJaCQ6tD01Bp4f3u+WYGKbKmxLhAa+MII&#10;6+LyIrdZE860w9OeWyUlFDNroGMeMq1j3aG3cRYGJPE+w+gtixxb3Yz2LOXe6bskWWhve5KFzg74&#10;1GF92B+9geXrpizvefqotpG/2W0PevdSGnN9NW0eQTFO/BeGX3xBh0KYqnCkJipnYCGfsIF5Ckrc&#10;h3Q1B1XJsUxBF7n+j1/8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEstBuG3AgAAuQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL031RDbAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAAEQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" filled="f" stroked="f" strokecolor="silver">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3B3041AA" w14:textId="33EB5DC8" w:rsidR="00055693" w:rsidRDefault="001A6295" w:rsidP="00055693">
+                    <w:p w14:paraId="3B3041AA" w14:textId="396402BD" w:rsidR="00055693" w:rsidRDefault="001A6295" w:rsidP="00055693">
                       <w:pPr>
                         <w:pStyle w:val="Topspaceforeditor"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="007C18AD">
+                      <w:r w:rsidR="00CE3F73">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>8</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:szCs w:val="21"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>th</w:t>
                       </w:r>
                       <w:r w:rsidR="00055693" w:rsidRPr="000540CA">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00055693" w:rsidRPr="00B56ABF">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Interna</w:t>
                       </w:r>
                       <w:r w:rsidR="00055693">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">tional Conference on Humanities and </w:t>
                       </w:r>
                       <w:r w:rsidR="00055693" w:rsidRPr="00B56ABF">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Social Sciences,</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 1</w:t>
                       </w:r>
-                      <w:r w:rsidR="007C18AD">
+                      <w:r w:rsidR="00CE3F73">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>8</w:t>
                       </w:r>
                       <w:r w:rsidR="00055693" w:rsidRPr="00B86509">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>th</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ICHiSS 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B2446B">
+                      <w:r w:rsidR="00CE3F73">
                         <w:rPr>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4553F7DD" w14:textId="538B3941" w:rsidR="00055693" w:rsidRDefault="00262399" w:rsidP="00055693">
+                    <w:p w14:paraId="4553F7DD" w14:textId="14102EFF" w:rsidR="00055693" w:rsidRDefault="00CE3F73" w:rsidP="00055693">
                       <w:pPr>
                         <w:pStyle w:val="Topspaceforeditor"/>
                         <w:wordWrap w:val="0"/>
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>21</w:t>
+                        <w:t>15 Sept</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00262399">
-[...18 lines deleted...]
-                      <w:r w:rsidR="00AD03BA">
+                      <w:r w:rsidR="001A6295">
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">4 </w:t>
-[...81 lines deleted...]
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4158C2B6" w14:textId="77777777" w:rsidR="00055693" w:rsidRPr="00E02EB0" w:rsidRDefault="00055693" w:rsidP="00055693">
                       <w:pPr>
                         <w:pStyle w:val="Topspaceforeditor"/>
                         <w:wordWrap w:val="0"/>
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:i/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Theme:…………………………………</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -982,215 +780,217 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">our, </w:t>
       </w:r>
       <w:r w:rsidR="007229FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00D63566">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6DAD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (Use “keywords” style)</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00055693" w:rsidSect="00050796">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1138" w:right="1138" w:bottom="1138" w:left="1138" w:header="907" w:footer="792" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79043AB6" w14:textId="77777777" w:rsidR="00334EAA" w:rsidRDefault="00334EAA">
+    <w:p w14:paraId="795510C8" w14:textId="77777777" w:rsidR="00276A7B" w:rsidRDefault="00276A7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="596DB420" w14:textId="77777777" w:rsidR="00334EAA" w:rsidRDefault="00334EAA">
+    <w:p w14:paraId="59C38239" w14:textId="77777777" w:rsidR="00276A7B" w:rsidRDefault="00276A7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="116D7C00" w14:textId="77777777" w:rsidR="00BD48E5" w:rsidRDefault="00BD48E5">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="303AB6DC" w14:textId="77777777" w:rsidR="00BD48E5" w:rsidRDefault="00BD48E5">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1942FFFC" w14:textId="77777777" w:rsidR="00334EAA" w:rsidRDefault="00334EAA">
+    <w:p w14:paraId="41A4DC82" w14:textId="77777777" w:rsidR="00276A7B" w:rsidRDefault="00276A7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0885375D" w14:textId="77777777" w:rsidR="00334EAA" w:rsidRDefault="00334EAA">
+    <w:p w14:paraId="27BBF5AD" w14:textId="77777777" w:rsidR="00276A7B" w:rsidRDefault="00276A7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5D29EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5DECA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1437,110 +1237,110 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C534558"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6E1C8B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="References"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1111363557">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1284464697">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1093087436">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007651C5"/>
     <w:rsid w:val="00011D5A"/>
     <w:rsid w:val="00025FE9"/>
     <w:rsid w:val="00040826"/>
     <w:rsid w:val="00050796"/>
     <w:rsid w:val="000540CA"/>
     <w:rsid w:val="00055693"/>
     <w:rsid w:val="00067843"/>
     <w:rsid w:val="00193225"/>
     <w:rsid w:val="001949C4"/>
     <w:rsid w:val="001A6295"/>
     <w:rsid w:val="001C13EC"/>
     <w:rsid w:val="001E40FE"/>
     <w:rsid w:val="00240AAE"/>
     <w:rsid w:val="00262399"/>
     <w:rsid w:val="0027037E"/>
+    <w:rsid w:val="00276A7B"/>
     <w:rsid w:val="0029153C"/>
     <w:rsid w:val="002A62D1"/>
     <w:rsid w:val="002A6DAD"/>
     <w:rsid w:val="002B3DFC"/>
     <w:rsid w:val="002D1EA0"/>
     <w:rsid w:val="00334EAA"/>
     <w:rsid w:val="00337F49"/>
     <w:rsid w:val="00392F33"/>
     <w:rsid w:val="003B2BD8"/>
     <w:rsid w:val="003D4808"/>
     <w:rsid w:val="0040781E"/>
     <w:rsid w:val="00416799"/>
     <w:rsid w:val="00422BC9"/>
     <w:rsid w:val="00444F88"/>
     <w:rsid w:val="00480FBF"/>
     <w:rsid w:val="00490112"/>
     <w:rsid w:val="004909A0"/>
     <w:rsid w:val="004910F5"/>
     <w:rsid w:val="004C6503"/>
     <w:rsid w:val="004D438C"/>
     <w:rsid w:val="00524E60"/>
     <w:rsid w:val="00577C8E"/>
     <w:rsid w:val="00584CDF"/>
     <w:rsid w:val="00597EA7"/>
     <w:rsid w:val="005A53BE"/>
@@ -1568,113 +1368,114 @@
     <w:rsid w:val="00961018"/>
     <w:rsid w:val="00972513"/>
     <w:rsid w:val="009B2DD8"/>
     <w:rsid w:val="009C30B6"/>
     <w:rsid w:val="009C4638"/>
     <w:rsid w:val="009E67AF"/>
     <w:rsid w:val="00A51945"/>
     <w:rsid w:val="00AA6C72"/>
     <w:rsid w:val="00AC0339"/>
     <w:rsid w:val="00AD03BA"/>
     <w:rsid w:val="00B1704D"/>
     <w:rsid w:val="00B2446B"/>
     <w:rsid w:val="00B2687E"/>
     <w:rsid w:val="00B463A1"/>
     <w:rsid w:val="00B46F7C"/>
     <w:rsid w:val="00B83749"/>
     <w:rsid w:val="00B86509"/>
     <w:rsid w:val="00BA034B"/>
     <w:rsid w:val="00BB0D2C"/>
     <w:rsid w:val="00BD48E5"/>
     <w:rsid w:val="00BE3ADF"/>
     <w:rsid w:val="00C066FB"/>
     <w:rsid w:val="00C248B7"/>
     <w:rsid w:val="00C94E64"/>
     <w:rsid w:val="00C95FD4"/>
+    <w:rsid w:val="00CE3F73"/>
     <w:rsid w:val="00CF1596"/>
     <w:rsid w:val="00CF28C3"/>
     <w:rsid w:val="00D13490"/>
     <w:rsid w:val="00D63566"/>
     <w:rsid w:val="00D868B7"/>
     <w:rsid w:val="00DA549B"/>
     <w:rsid w:val="00DB3B50"/>
     <w:rsid w:val="00DB5B74"/>
     <w:rsid w:val="00E02EB0"/>
     <w:rsid w:val="00E12CDF"/>
     <w:rsid w:val="00E14EA6"/>
     <w:rsid w:val="00E200E4"/>
     <w:rsid w:val="00E574A1"/>
     <w:rsid w:val="00E66ADE"/>
     <w:rsid w:val="00E84663"/>
     <w:rsid w:val="00EE1506"/>
     <w:rsid w:val="00EE5899"/>
     <w:rsid w:val="00F1427B"/>
     <w:rsid w:val="00F3624C"/>
     <w:rsid w:val="00F41FAE"/>
     <w:rsid w:val="00F66F2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-SG" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="007F6894"/>
   <w15:docId w15:val="{DB5A6566-F93B-48E3-A8FF-3A82C9A67477}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-SG" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1995,55 +1796,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -2433,51 +2229,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1437285043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="506331722">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2737,75 +2533,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>647</Characters>
+  <Words>113</Words>
+  <Characters>646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Paper Template for ISCCC 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>749</CharactersWithSpaces>
+  <CharactersWithSpaces>758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1835019</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.halcyon.com/journals/21ps03-vimar</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>